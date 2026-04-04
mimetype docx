--- v0 (2025-10-19)
+++ v1 (2026-04-04)
@@ -1,75 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header15.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="69F5B92F" w14:textId="6E129C84" w:rsidR="004A6B32" w:rsidRDefault="004A6B32">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28130A4B" w14:textId="7454A118" w:rsidR="004A6B32" w:rsidRPr="00D57457" w:rsidRDefault="009F5F61" w:rsidP="004A6B32">
       <w:pPr>
         <w:pStyle w:val="Navedbaavtorja"/>
       </w:pPr>
       <w:r>
         <w:t>Jaka Novak</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D7EABD2" w14:textId="77777777" w:rsidR="004A6B32" w:rsidRDefault="004A6B32" w:rsidP="004A6B32">
       <w:pPr>
         <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -205,1388 +209,949 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52289664" w14:textId="335FCC97" w:rsidR="0018204D" w:rsidRDefault="0018204D" w:rsidP="00F26010">
       <w:pPr>
         <w:pStyle w:val="Noga"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1196ADBF" w14:textId="77777777" w:rsidR="00F26010" w:rsidRDefault="00F26010" w:rsidP="00F26010">
       <w:pPr>
         <w:pStyle w:val="Noga"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C943AFF" w14:textId="77777777" w:rsidR="00F26010" w:rsidRDefault="00F26010" w:rsidP="00E16716">
+    <w:p w14:paraId="5C943AFF" w14:textId="1CEB9244" w:rsidR="00F26010" w:rsidRDefault="008033BF" w:rsidP="00E16716">
       <w:pPr>
         <w:pStyle w:val="Noga"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F26010" w:rsidSect="00761ED7">
-          <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="5812" w:right="1134" w:bottom="1701" w:left="1701" w:header="1701" w:footer="1701" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Novo mesto, 2022</w:t>
-[...1266 lines deleted...]
-    <w:p w14:paraId="6F01DC4F" w14:textId="77777777" w:rsidR="00F6043A" w:rsidRDefault="00BF5C29" w:rsidP="00E16716">
+        <w:t>Novo mesto, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00482740">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD696EA" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>dr. Jaka Novak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F687535" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>MENEDŽMENT DANES IN JUTRI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6565692A" w14:textId="294ADABC" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Znanstvena monografija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B62362" w14:textId="241942CB" w:rsidR="00F56407" w:rsidRDefault="00F56407" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78243E4F" w14:textId="709D2B04" w:rsidR="00F56407" w:rsidRPr="00F56407" w:rsidRDefault="00F56407" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56407">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Zbirka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5888216D" w14:textId="70A10BFA" w:rsidR="00F56407" w:rsidRDefault="00F56407" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tehnične znanosti – učbeniki in monografije</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D555D4B" w14:textId="759AE3AD" w:rsidR="00F56407" w:rsidRDefault="00F56407" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Knjiga 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7577087A" w14:textId="58079B60" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599CB88E" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Izdajatelj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4758FB28" w14:textId="2BF10D6C" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Univerza v Novem mestu, Fakulteta za zdravstvene vede</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E0954E" w14:textId="250C8D1C" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D10A0B3" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Založnik</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57332621" w14:textId="40D378FC" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Založba Univerze v Novem mestu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD53012" w14:textId="03EC0C20" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1199EC30" w14:textId="232965C6" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Urednik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06321581" w14:textId="0878E444" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Miran Volk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8E210B" w14:textId="6E7660C1" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D7C205" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Strokovna recenzija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706F83E4" w14:textId="450CBDBC" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dr. Karmen Novak, dr. Nik Južnič</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6AC32C" w14:textId="373CF005" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EADA901" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Jezikovni pregled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC0E49B" w14:textId="04E19F6C" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ana Jamnik</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D0C922" w14:textId="501AF47D" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EF9542" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tehnična ureditev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E357629" w14:textId="177F1905" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Žiga Leskovšek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35224071" w14:textId="3AA0121F" w:rsidR="00724587" w:rsidRPr="00F81E2C" w:rsidRDefault="00F81E2C" w:rsidP="00F81E2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:ind w:left="1814" w:firstLine="907"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F81E2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kolofon se pripravi skladno z </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>vrsto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81E2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izdaje</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81E2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>e-izdaja ali tiskana izdaja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E51094C" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Izdaja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E805449" w14:textId="2C85D8E3" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81E2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lektronska</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81E2C">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izdaja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557A8DA5" w14:textId="71F897D8" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68E6242A" w14:textId="460AD34F" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Naklada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285945DB" w14:textId="488FDDD9" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>100 izvodov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523EBB14" w14:textId="5E4AECCE" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B6B7C77" w14:textId="0049DD0D" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Tiskarna</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB1FBCA" w14:textId="7E1B09C4" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cicero Begunje, d. o. o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61517548" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D947E1" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dostopno na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD3586F" w14:textId="278FEF3A" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>www…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F446FF" w14:textId="77777777" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22099CC1" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Cena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF45BD0" w14:textId="18E19B25" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Brezplačna publikacija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C238205" w14:textId="77777777" w:rsidR="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D59A7C" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Izdano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C730AF5" w14:textId="48E25156" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Novo mesto, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00482740">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14785563" w14:textId="77777777" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00724587" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528D704B" w14:textId="22BBCB5F" w:rsidR="00724587" w:rsidRPr="00724587" w:rsidRDefault="00F56407" w:rsidP="00724587">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="23" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5C29">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="sl-SI"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1975CA7D" wp14:editId="56E5E21E">
+            <wp:extent cx="899032" cy="346994"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Slika 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="911154" cy="351673"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00724587" w:rsidRPr="00724587">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>To delo je ponujeno pod licenco Creative Commons Priznanje avtorstva - Deljenje pod enakimi pogoji 4.0 Mednarodna licenca. / This work is licensed under a Creative Commons Attribution-Share like 4.0 International License.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F01DC4F" w14:textId="4911BF16" w:rsidR="00F6043A" w:rsidRDefault="00BF5C29" w:rsidP="00E16716">
       <w:pPr>
         <w:spacing w:after="120" w:line="23" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52FED346" wp14:editId="14FC16B3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52FED346" wp14:editId="6EEC421B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>14479</wp:posOffset>
+                  <wp:posOffset>11219</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3702685" cy="813816"/>
-                <wp:effectExtent l="0" t="0" r="12065" b="24765"/>
+                <wp:extent cx="3702685" cy="448734"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Pravokotnik 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3702685" cy="813816"/>
+                          <a:ext cx="3702685" cy="448734"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent6"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent6"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7A10E04F" w14:textId="77777777" w:rsidR="0095468B" w:rsidRPr="00331ADF" w:rsidRDefault="0095468B" w:rsidP="00F6043A">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
@@ -1619,141 +1184,121 @@
                               <w:spacing w:after="0"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="52FED346" id="Pravokotnik 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:1.15pt;width:291.55pt;height:64.1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/RWAnawIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx27ryyoUwQtOgwo&#10;2qDt0LMiS41RWdQoJXb260fJjtt1OQ27yKLJj8+PurjsGsO2Cn0NtuT50YQzZSVUtX0p+Y+nmy9T&#10;znwQthIGrCr5Tnl+Of/86aJ1M1XAGkylkJET62etK/k6BDfLMi/XqhH+CJyypNSAjQgk4ktWoWjJ&#10;e2OyYjI5y1rAyiFI5T39ve6VfJ78a61kuNfaq8BMySm3kE5M5yqe2fxCzF5QuHUthzTEP2TRiNpS&#10;0NHVtQiCbbD+y1VTSwQPOhxJaDLQupYq1UDV5JMP1TyuhVOpFmqOd2Ob/P9zK++2S2R1VfKCMysa&#10;GtESxRZeIdj6lRWxQa3zM7J7dEscJE/XWG2nsYlfqoN1qam7samqC0zSz+PzSXE2PeVMkm6aH0/z&#10;s+g0e0M79OGbgobFS8mRhpZ6Kba3PvSmexPCxWz6+OkWdkbFFIx9UJoKoYhFQicKqSuDbCto+EJK&#10;ZcM+dLKOMF0bMwLzQ0AT8iHfwTbCVKLWCJwcAv4ZcUSkqGDDCG5qC3jIQfU6Ru7t99X3NcfyQ7fq&#10;hpmsoNrRKBF6jnsnb2rq563wYSmQSE30p0UN93RoA23JYbhxtgb8deh/tCeukZazlpak5P7nRqDi&#10;zHy3xMKv+clJ3KoknJyeFyTge83qvcZumiugUeT0JDiZrtE+mP1VIzTPtM+LGJVUwkqKXXIZcC9c&#10;hX556UWQarFIZrRJToRb++hkdB4bHPny1D0LdAOpAtHxDvYLJWYfuNXbRqSFxSaArhPxYov7vg6t&#10;py1M1B1ejLjm7+Vk9fauzX8DAAD//wMAUEsDBBQABgAIAAAAIQBKxu7w2wAAAAYBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNGRSVkUxVQ4UoLLVc3XpKIeB3FThv+nuUEx9GM&#10;Zt4Uq8l16kRDaD0jpLMEFHHlbcs1wvvb5mYJKkTD1nSeCeGbAqzKy4vC5NafeUunXayVlHDIDUIT&#10;Y59rHaqGnAkz3xOL9+kHZ6LIodZ2MGcpd52eJ8mtdqZlWWhMT48NVV+70SGM1fPDR92vX582Gb9o&#10;n965/cEiXl9N63tQkab4F4ZffEGHUpiOfmQbVIcgRyLCPAMl5mKZpaCOksqSBeiy0P/xyx8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv0VgJ2sCAAAfBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASsbu8NsAAAAGAQAADwAAAAAAAAAAAAAAAADF&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+              <v:rect w14:anchorId="52FED346" id="Pravokotnik 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.9pt;width:291.55pt;height:35.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDDDv1bQIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5246ceCOkXQosOA&#10;og3aDj0rspQYkUWNUmJnv36U7Lhdl9Owi0yafKRIPurquq0N2yn0FdiCj09GnCkroazsquA/Xu6+&#10;XHLmg7ClMGBVwffK8+vZ509XjZuqHNZgSoWMglg/bVzB1yG4aZZ5uVa18CfglCWjBqxFIBVXWYmi&#10;oei1yfLR6DxrAEuHIJX39Pe2M/JZiq+1kuFRa68CMwWnu4V0YjqX8cxmV2K6QuHWleyvIf7hFrWo&#10;LCUdQt2KINgWq79C1ZVE8KDDiYQ6A60rqVINVM149KGa57VwKtVCzfFuaJP/f2Hlw26BrCoLnnNm&#10;RU0jWqDYwQaCrTYsjw1qnJ+S37NbYK95EmO1rcY6fqkO1qam7oemqjYwST9PL0b5+eUZZ5Jsk8nl&#10;xekkBs3e0A59+KagZlEoONLQUi/F7t6HzvXgQrh4my5/ksLeqHgFY5+UpkIoY57QiULqxiDbCRq+&#10;kFLZcN6nTt4RpitjBuD4GNCEcQ/qfSNMJWoNwNEx4J8ZB0TKCjYM4LqygMcClJshc+d/qL6rOZYf&#10;2mXbz2QJ5Z5GidBx3Dt5V1E/74UPC4FEaqI/LWp4pEMbaAoOvcTZGvDXsf/Rn7hGVs4aWpKC+59b&#10;gYoz890SC7+OJ5O4VUmZnF3kpOB7y/K9xW7rG6BRjOlJcDKJ0T+Yg6gR6lfa53nMSiZhJeUuuAx4&#10;UG5Ct7z0Ikg1nyc32iQnwr19djIGjw2OfHlpXwW6nlSB6PgAh4US0w/c6nwj0sJ8G0BXiXixxV1f&#10;+9bTFibq9i9GXPP3evJ6e9dmvwEAAP//AwBQSwMEFAAGAAgAAAAhACrc6w7bAAAABQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrkbhRJ60KJY1TFVDhCuWn1228JFHjdRQ7bXh7lhMc&#10;d2Y0822+Hl2rTtSHxrOBdJqAIi69bbgy8P62vV6CChHZYuuZDHxTgHUxucgxs/7Mr3TaxUpJCYcM&#10;DdQxdpnWoazJYZj6jli8L987jHL2lbY9nqXctXqWJDfaYcOyUGNHDzWVx93gDAzl0/2+6jYvj9s5&#10;P2uf3rmPT2vM1eW4WYGKNMa/MPziCzoUwnTwA9ugWgPySBRV8MVcLOcpqIOB29kCdJHr//TFDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDDDv1bQIAAB8FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAq3OsO2wAAAAUBAAAPAAAAAAAAAAAAAAAA&#10;AMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7A10E04F" w14:textId="77777777" w:rsidR="0095468B" w:rsidRPr="00331ADF" w:rsidRDefault="0095468B" w:rsidP="00F6043A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:cs="Times New Roman"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00331ADF">
                         <w:rPr>
                           <w:rFonts w:cs="Times New Roman"/>
                         </w:rPr>
                         <w:t>CIP – kataložni zapis o publikaciji</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="747A394C" w14:textId="77777777" w:rsidR="0095468B" w:rsidRPr="00331ADF" w:rsidRDefault="0095468B" w:rsidP="00F6043A">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:cs="Times New Roman"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00331ADF">
                         <w:rPr>
                           <w:rFonts w:cs="Times New Roman"/>
                         </w:rPr>
                         <w:t>Narodna in univerzitetna knjižnica</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0FF50988" w14:textId="77777777" w:rsidR="0095468B" w:rsidRPr="00331ADF" w:rsidRDefault="0095468B" w:rsidP="00BF5C29">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356DADB3" w14:textId="77777777" w:rsidR="00F6043A" w:rsidRDefault="00F6043A" w:rsidP="00E16716">
-[...19 lines deleted...]
-    <w:p w14:paraId="57691030" w14:textId="77777777" w:rsidR="00F6043A" w:rsidRPr="00C4451E" w:rsidRDefault="00F6043A" w:rsidP="00C4451E">
+    <w:p w14:paraId="57691030" w14:textId="0FCFD25F" w:rsidR="00F6043A" w:rsidRPr="00C4451E" w:rsidRDefault="00F6043A" w:rsidP="00C4451E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CFE4F9B" w14:textId="2C3CF9FE" w:rsidR="00D618B4" w:rsidRPr="004A6B32" w:rsidRDefault="00D618B4" w:rsidP="004A6B32">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4535"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00D618B4" w:rsidRPr="004A6B32" w:rsidSect="00E56B9F">
-          <w:headerReference w:type="even" r:id="rId15"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="1417" w:gutter="0"/>
           <w:pgNumType w:fmt="upperRoman" w:start="2"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CED48DE" w14:textId="77777777" w:rsidR="00CC4529" w:rsidRDefault="00CC4529" w:rsidP="00DE0416">
       <w:pPr>
         <w:pStyle w:val="Predgovor"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>PREDGOVOR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03412554" w14:textId="77777777" w:rsidR="006E238D" w:rsidRPr="001B56BB" w:rsidRDefault="009F5F61" w:rsidP="006E238D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
@@ -1856,57 +1401,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor,</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5F61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor</w:t>
       </w:r>
       <w:r w:rsidR="006E238D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t>predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor,</w:t>
+        <w:t>, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor,</w:t>
       </w:r>
       <w:r w:rsidR="006E238D" w:rsidRPr="009F5F61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E238D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, </w:t>
       </w:r>
       <w:r w:rsidR="006E238D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor,</w:t>
       </w:r>
       <w:r w:rsidR="006E238D" w:rsidRPr="009F5F61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1930,88 +1469,86 @@
         <w:t>predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor,</w:t>
       </w:r>
       <w:r w:rsidR="006E238D" w:rsidRPr="009F5F61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E238D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor, predgovor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712236EA" w14:textId="57C125C7" w:rsidR="00D101E9" w:rsidRPr="001B56BB" w:rsidRDefault="00D101E9" w:rsidP="009F5F61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="3D97DDB2" w14:textId="77777777" w:rsidR="00E56B9F" w:rsidRDefault="00E56B9F" w:rsidP="00C4451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0620B7FB" w14:textId="77777777" w:rsidR="00DE0416" w:rsidRDefault="00DE0416" w:rsidP="00C4451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="303EC225" w14:textId="77777777" w:rsidR="00DE0416" w:rsidRPr="001B56BB" w:rsidRDefault="00DE0416" w:rsidP="00C4451E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6135"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DE0416" w:rsidRPr="001B56BB" w:rsidSect="000C7262">
-          <w:footerReference w:type="even" r:id="rId20"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:footerReference w:type="even" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="first" r:id="rId25"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="964" w:gutter="0"/>
           <w:pgNumType w:fmt="upperRoman"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72AAD47D" w14:textId="77777777" w:rsidR="00DE0416" w:rsidRPr="00DE0416" w:rsidRDefault="00DE0416" w:rsidP="00DE0416">
       <w:pPr>
         <w:pStyle w:val="Predgovor"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE0416">
         <w:lastRenderedPageBreak/>
         <w:t>KAZALO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA6B174" w14:textId="77777777" w:rsidR="00DE0416" w:rsidRPr="00DE0416" w:rsidRDefault="00DE0416" w:rsidP="00DE0416"/>
     <w:p w14:paraId="1DC18584" w14:textId="705A731E" w:rsidR="00DD7142" w:rsidRDefault="00E56B9F">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
@@ -2104,51 +1641,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="242BC935" w14:textId="27750493" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="242BC935" w14:textId="27750493" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439444" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
@@ -2194,51 +1731,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ED2CF32" w14:textId="7CD13627" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="3ED2CF32" w14:textId="7CD13627" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439445" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:smallCaps w:val="0"/>
             <w:noProof/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sl-SI"/>
@@ -2280,51 +1817,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38637BF1" w14:textId="7A89DEAD" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="38637BF1" w14:textId="7A89DEAD" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439446" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1.1</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
@@ -2368,51 +1905,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B96B107" w14:textId="5CC901FF" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="5B96B107" w14:textId="5CC901FF" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439447" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1.2</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
@@ -2456,51 +1993,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F1249A3" w14:textId="13D0A27F" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="3F1249A3" w14:textId="13D0A27F" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439448" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1.3</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
@@ -2544,51 +2081,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B9FC1DD" w14:textId="23E42B06" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="3B9FC1DD" w14:textId="23E42B06" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439449" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.1.4</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
             <w:noProof/>
@@ -2632,51 +2169,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7ADD1858" w14:textId="2BE4E8DE" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="7ADD1858" w14:textId="2BE4E8DE" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439450" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2.2</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:smallCaps w:val="0"/>
             <w:noProof/>
             <w:szCs w:val="22"/>
@@ -2720,51 +2257,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EFBD8BD" w14:textId="5E6E3394" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="0EFBD8BD" w14:textId="5E6E3394" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439451" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
@@ -2810,51 +2347,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EB68C5F" w14:textId="3A61BBF6" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="6EB68C5F" w14:textId="3A61BBF6" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439452" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:smallCaps w:val="0"/>
             <w:noProof/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="sl-SI"/>
@@ -2896,51 +2433,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C33FDD0" w14:textId="5CAF383D" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="6C33FDD0" w14:textId="5CAF383D" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439453" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:smallCaps w:val="0"/>
             <w:noProof/>
             <w:szCs w:val="22"/>
@@ -2984,51 +2521,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="219D0495" w14:textId="235DA4FF" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="219D0495" w14:textId="235DA4FF" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439454" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
@@ -3074,51 +2611,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FC590E3" w14:textId="50FF4C83" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="1FC590E3" w14:textId="50FF4C83" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439455" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:smallCaps w:val="0"/>
             <w:noProof/>
             <w:szCs w:val="22"/>
@@ -3162,51 +2699,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79541640" w14:textId="11AED222" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="79541640" w14:textId="11AED222" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439456" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:smallCaps w:val="0"/>
             <w:noProof/>
             <w:szCs w:val="22"/>
@@ -3250,51 +2787,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29E68186" w14:textId="37C72408" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="29E68186" w14:textId="37C72408" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439457" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
@@ -3340,51 +2877,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B03B74B" w14:textId="300CA74E" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="0B03B74B" w14:textId="300CA74E" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439458" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
@@ -3430,51 +2967,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E05C24">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="289B61E8" w14:textId="3EA5F432" w:rsidR="00DD7142" w:rsidRDefault="00BF562D">
+    <w:p w14:paraId="289B61E8" w14:textId="3EA5F432" w:rsidR="00DD7142" w:rsidRDefault="00373695">
       <w:pPr>
         <w:pStyle w:val="Kazalovsebine1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="sl-SI"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc122439459" w:history="1">
         <w:r w:rsidR="00DD7142" w:rsidRPr="00A30E6E">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00DD7142">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
@@ -3568,54 +3105,54 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="56AEFF03" w14:textId="77777777" w:rsidR="00E56B9F" w:rsidRDefault="00E56B9F" w:rsidP="00E56B9F"/>
     <w:p w14:paraId="1279EF7B" w14:textId="77777777" w:rsidR="00E56B9F" w:rsidRDefault="00E56B9F" w:rsidP="00E56B9F"/>
     <w:p w14:paraId="6AE50FE8" w14:textId="77777777" w:rsidR="00E56B9F" w:rsidRDefault="00E56B9F" w:rsidP="00E56B9F"/>
     <w:p w14:paraId="6267C5BB" w14:textId="77777777" w:rsidR="00E56B9F" w:rsidRDefault="00E56B9F" w:rsidP="00E56B9F"/>
     <w:p w14:paraId="421994AA" w14:textId="77777777" w:rsidR="00E56B9F" w:rsidRDefault="00E56B9F" w:rsidP="00E56B9F"/>
     <w:p w14:paraId="6A690FA7" w14:textId="77777777" w:rsidR="00F00E54" w:rsidRDefault="00F00E54" w:rsidP="00E56B9F"/>
     <w:p w14:paraId="5B8A67F6" w14:textId="77777777" w:rsidR="00F00E54" w:rsidRDefault="00F00E54" w:rsidP="00E56B9F"/>
     <w:p w14:paraId="67C33097" w14:textId="5E0D36AA" w:rsidR="00761ED7" w:rsidRDefault="00761ED7" w:rsidP="00761ED7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3966"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2B800D" w14:textId="1AC6E8A6" w:rsidR="00F00E54" w:rsidRPr="00761ED7" w:rsidRDefault="00761ED7" w:rsidP="00761ED7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3966"/>
         </w:tabs>
         <w:sectPr w:rsidR="00F00E54" w:rsidRPr="00761ED7" w:rsidSect="00203C07">
-          <w:headerReference w:type="even" r:id="rId23"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:headerReference w:type="even" r:id="rId26"/>
+          <w:headerReference w:type="default" r:id="rId27"/>
+          <w:headerReference w:type="first" r:id="rId28"/>
+          <w:footerReference w:type="first" r:id="rId29"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="964" w:gutter="0"/>
           <w:pgNumType w:fmt="upperRoman"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="462C0418" w14:textId="77777777" w:rsidR="00F00E54" w:rsidRPr="00EF7E8E" w:rsidRDefault="00F00E54" w:rsidP="00EF7E8E">
       <w:pPr>
         <w:pStyle w:val="Predgovor"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF7E8E">
         <w:lastRenderedPageBreak/>
         <w:t>KAZALO TABEL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A5F47F" w14:textId="77777777" w:rsidR="00F00E54" w:rsidRDefault="00F00E54" w:rsidP="00E56B9F"/>
     <w:p w14:paraId="0925049F" w14:textId="562C01B3" w:rsidR="00DD7142" w:rsidRDefault="00F00E54">
       <w:pPr>
         <w:pStyle w:val="Kazaloslik"/>
@@ -3810,54 +3347,54 @@
     <w:p w14:paraId="127FEC88" w14:textId="77777777" w:rsidR="00241AD4" w:rsidRPr="00702E24" w:rsidRDefault="00241AD4" w:rsidP="00323F55">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50A1DE38" w14:textId="77777777" w:rsidR="00241AD4" w:rsidRDefault="00241AD4" w:rsidP="00241AD4"/>
     <w:p w14:paraId="6CD6E8C0" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="0BAC08DC" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="61DCA42E" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="689364C1" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="798D3D77" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="3A7BFA03" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="413321A0" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="619DDD7A" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="00466FCF" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="293C0D8D" w14:textId="77777777" w:rsidR="00617EE5" w:rsidRPr="00702E24" w:rsidRDefault="00617EE5" w:rsidP="00241AD4"/>
     <w:p w14:paraId="7FE09A49" w14:textId="77777777" w:rsidR="00241AD4" w:rsidRPr="00702E24" w:rsidRDefault="00241AD4" w:rsidP="00241AD4"/>
     <w:p w14:paraId="668BD65B" w14:textId="77777777" w:rsidR="00241AD4" w:rsidRPr="00702E24" w:rsidRDefault="00241AD4" w:rsidP="00241AD4"/>
     <w:p w14:paraId="1DAB5A5F" w14:textId="77777777" w:rsidR="00241AD4" w:rsidRPr="00702E24" w:rsidRDefault="00241AD4" w:rsidP="00241AD4"/>
     <w:p w14:paraId="51B6A4E9" w14:textId="77777777" w:rsidR="00241AD4" w:rsidRPr="00702E24" w:rsidRDefault="00241AD4" w:rsidP="00241AD4"/>
     <w:p w14:paraId="66E15389" w14:textId="77777777" w:rsidR="00241AD4" w:rsidRPr="00702E24" w:rsidRDefault="00241AD4" w:rsidP="00241AD4"/>
     <w:p w14:paraId="6D4EA740" w14:textId="77777777" w:rsidR="00241AD4" w:rsidRPr="00702E24" w:rsidRDefault="00241AD4" w:rsidP="00241AD4"/>
     <w:p w14:paraId="7D734572" w14:textId="77777777" w:rsidR="00241AD4" w:rsidRPr="00702E24" w:rsidRDefault="00241AD4" w:rsidP="00241AD4">
       <w:pPr>
         <w:sectPr w:rsidR="00241AD4" w:rsidRPr="00702E24" w:rsidSect="00203C07">
-          <w:headerReference w:type="even" r:id="rId27"/>
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId30"/>
+          <w:headerReference w:type="even" r:id="rId30"/>
+          <w:headerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="even" r:id="rId32"/>
+          <w:headerReference w:type="first" r:id="rId33"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="964" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A3C28B7" w14:textId="77777777" w:rsidR="00A75430" w:rsidRPr="00F14271" w:rsidRDefault="00F14271" w:rsidP="00D90A58">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc121226510"/>
       <w:bookmarkStart w:id="9" w:name="_Toc122439444"/>
       <w:r w:rsidRPr="00F14271">
         <w:lastRenderedPageBreak/>
         <w:t>MENEDŽMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="1E9D51D7" w14:textId="469FB4A4" w:rsidR="00F14271" w:rsidRPr="00702E24" w:rsidRDefault="00F14271" w:rsidP="0095468B">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
@@ -4061,51 +3598,51 @@
       <w:r>
         <w:t xml:space="preserve">Lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev, lastnosti menedžerjev. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A79E379" w14:textId="756CC994" w:rsidR="00363DDE" w:rsidRPr="00702E24" w:rsidRDefault="00CD23DD" w:rsidP="00CD23DD">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00702E24">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0BEED3" w14:textId="77777777" w:rsidR="00203C07" w:rsidRPr="00203C07" w:rsidRDefault="00203C07" w:rsidP="001A1B4F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00203C07" w:rsidRPr="00203C07" w:rsidSect="004E3733">
-          <w:headerReference w:type="first" r:id="rId31"/>
+          <w:headerReference w:type="first" r:id="rId34"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47D5E1AE" w14:textId="77777777" w:rsidR="001A1B4F" w:rsidRPr="001A1B4F" w:rsidRDefault="001A1B4F" w:rsidP="00402C7B">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="709" w:hanging="851"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc121226530"/>
       <w:bookmarkStart w:id="23" w:name="_Toc122439451"/>
       <w:r w:rsidRPr="001A1B4F">
         <w:lastRenderedPageBreak/>
         <w:t>VRHNJI MENEDŽMENT V JAVNIH ZDRAVSTVENIH ZAVODIH SLOVENIJE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
@@ -7136,51 +6673,51 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5415D6EE" w14:textId="77777777" w:rsidR="008E09E7" w:rsidRPr="00042144" w:rsidRDefault="008E09E7" w:rsidP="00DE4E2C">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc121226568"/>
       <w:bookmarkStart w:id="39" w:name="_Toc122439458"/>
       <w:r w:rsidRPr="00042144">
         <w:lastRenderedPageBreak/>
         <w:t>Zaključek</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="6FABEB97" w14:textId="3168C07C" w:rsidR="00DD7142" w:rsidRDefault="00DD7142" w:rsidP="00DD7142">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:sectPr w:rsidR="00DD7142" w:rsidSect="00DD7142">
-          <w:footerReference w:type="default" r:id="rId32"/>
+          <w:footerReference w:type="default" r:id="rId35"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="284"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek, zaključek.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA67F3C" w14:textId="6EEF24E5" w:rsidR="00941032" w:rsidRPr="00042144" w:rsidRDefault="00941032" w:rsidP="00DE4E2C">
       <w:pPr>
         <w:pStyle w:val="Naslov1"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc121226569"/>
       <w:bookmarkStart w:id="41" w:name="_Toc122439459"/>
       <w:r w:rsidRPr="00042144">
         <w:lastRenderedPageBreak/>
         <w:t>Literatura</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
@@ -7229,51 +6766,51 @@
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05C24">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E05C24" w:rsidRPr="00E05C24">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00E05C24">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>bornik prispevkov: mednarodna znanstvena konferenca</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t xml:space="preserve"> (str. 7–23). Univerza v Novem mestu Fakulteta za ekonomijo in informatiko, Univerza v Novem mestu Fakulteta za poslovne in upravne vede. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="009354B8" w:rsidRPr="00F46DC4">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
           </w:rPr>
           <w:t>https://www.zalozba-unm.si/index.php/press/catalog/book/6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009354B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C57695" w14:textId="29588261" w:rsidR="00941032" w:rsidRPr="00E05C24" w:rsidRDefault="00941032" w:rsidP="00BF562D">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C05BB">
         <w:t xml:space="preserve">Brečko, D. (2007). Razvoj kariere v učeči se organizaciji. </w:t>
       </w:r>
@@ -7310,288 +6847,211 @@
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C05BB">
         <w:t>Brumen, M. (1999). Vodenje in management človeških virov v zdravstveni negi. V</w:t>
       </w:r>
       <w:r w:rsidR="00E05C24">
         <w:t xml:space="preserve"> P.</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t xml:space="preserve"> Kersnič</w:t>
       </w:r>
       <w:r w:rsidR="00E05C24">
         <w:t xml:space="preserve">, B. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t>Filej in</w:t>
       </w:r>
       <w:r w:rsidR="00E05C24">
         <w:t xml:space="preserve"> V.</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>-Pretnar (ur.)</w:t>
+        <w:t xml:space="preserve"> Kunstek-Pretnar (ur.)</w:t>
       </w:r>
       <w:r w:rsidR="00E05C24">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05C24">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Zdravstvena nega za 21. stoletje: zbornik predavanj in posterjev 2. kongresa zdravstvene nege</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t xml:space="preserve"> (str. 57–58). Zbornica zdravstvene nege Slovenije, Zveza društev medicinskih sester in zdravstvenih tehnikov Slovenije. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8AABE9" w14:textId="4BC8DD36" w:rsidR="00941032" w:rsidRPr="000C05BB" w:rsidRDefault="00941032" w:rsidP="00BF562D">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000C05BB">
-        <w:t xml:space="preserve">Cvijanović, D. (ur.). (2013). </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Cvijanović, D. (ur.). (2013). Karijera: </w:t>
       </w:r>
       <w:r w:rsidR="003B6BEE">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t>oncept, razvoj, upravljanje</w:t>
       </w:r>
       <w:r w:rsidR="00E05C24">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E05C24">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t xml:space="preserve">konomska </w:t>
       </w:r>
       <w:r w:rsidR="00E05C24">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
-        <w:t xml:space="preserve">fektivnost upravljanja ljudskim </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>fektivnost upravljanja ljudskim resursima. Institut za ekonomiku poljuprivrede.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F1DC24" w14:textId="7FC6C753" w:rsidR="00941032" w:rsidRPr="00E05C24" w:rsidRDefault="00941032" w:rsidP="00BF562D">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C05BB">
-        <w:t>Čelebič</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, T. (2010). </w:t>
+        <w:t xml:space="preserve">Čelebič, T. (2010). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05C24">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Izbrani vidiki izobraževanja odraslih v Sloveniji in mednarod</w:t>
       </w:r>
       <w:r w:rsidR="00E05C24" w:rsidRPr="00E05C24">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>na primerjava z državami EU-27</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t xml:space="preserve">. Urad RS za makroekonomske analize in razvoj.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="007D55D9" w:rsidRPr="000C05BB">
           <w:rPr>
             <w:rStyle w:val="Hiperpovezava"/>
           </w:rPr>
           <w:t>https://www.umar.gov.si/fileadmin/user_upload/publikacije/dz/2010/dz08-10.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007D55D9" w:rsidRPr="000C05BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31972A65" w14:textId="2956C06F" w:rsidR="00941032" w:rsidRPr="00E05C24" w:rsidRDefault="00941032" w:rsidP="00BF562D">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C05BB">
-        <w:t xml:space="preserve">Dimovski, V. in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Dimovski, V. in Penger, S. (2008). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05C24">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Temelji managementa</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C05BB">
-        <w:t>Penger</w:t>
-[...28 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>. Pearson Education.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F422BF4" w14:textId="52A9397D" w:rsidR="00941032" w:rsidRPr="00E05C24" w:rsidRDefault="00941032" w:rsidP="00BF562D">
       <w:pPr>
         <w:pStyle w:val="Odstavekseznama"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C05BB">
-        <w:t xml:space="preserve">Dimovski, V., </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, S. in Žnidaršič, J. (2003). </w:t>
+        <w:t xml:space="preserve">Dimovski, V., Penger, S. in Žnidaršič, J. (2003). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05C24">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Sodobni management</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E05C24">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="000C05BB">
         <w:t>konomska fakulteta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73963A5E" w14:textId="05AAD782" w:rsidR="00D94E94" w:rsidRDefault="00D94E94" w:rsidP="00DD7142">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3724"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D94E94" w:rsidSect="004E3733">
-      <w:footerReference w:type="default" r:id="rId35"/>
-      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:headerReference w:type="first" r:id="rId39"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4878CF5D" w14:textId="77777777" w:rsidR="00BF562D" w:rsidRDefault="00BF562D" w:rsidP="001F2AC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="768B95FC" w14:textId="77777777" w:rsidR="00BF562D" w:rsidRDefault="00BF562D" w:rsidP="001F2AC7">
       <w:pPr>
@@ -7688,74 +7148,74 @@
   <w:p w14:paraId="08026FC2" w14:textId="52185169" w:rsidR="0095468B" w:rsidRPr="00203C07" w:rsidRDefault="0095468B" w:rsidP="00623CE6">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1573493278"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="51CD9318" w14:textId="0103893C" w:rsidR="0095468B" w:rsidRDefault="0095468B">
+      <w:p w14:paraId="51CD9318" w14:textId="319423F7" w:rsidR="0095468B" w:rsidRDefault="0095468B">
         <w:pPr>
           <w:pStyle w:val="Noga"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00AF3336">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00AF3336">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00AF3336">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E05C24">
+        <w:r w:rsidR="00F81E2C">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidRPr="00AF3336">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5BD0BCD4" w14:textId="1BC4390E" w:rsidR="0095468B" w:rsidRPr="008B2638" w:rsidRDefault="0095468B" w:rsidP="00941032">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7875,75 +7335,75 @@
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="11F19A6B" w14:textId="77777777" w:rsidR="0095468B" w:rsidRDefault="0095468B">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-385867621"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="417B4116" w14:textId="785BB409" w:rsidR="0095468B" w:rsidRPr="00623CE6" w:rsidRDefault="0095468B" w:rsidP="004A6B32">
+      <w:p w14:paraId="417B4116" w14:textId="41516CEF" w:rsidR="0095468B" w:rsidRPr="00623CE6" w:rsidRDefault="0095468B" w:rsidP="004A6B32">
         <w:pPr>
           <w:pStyle w:val="Noga"/>
           <w:spacing w:before="240"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="000C7262">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="000C7262">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="000C7262">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001768EB">
+        <w:r w:rsidR="008033BF">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>V</w:t>
         </w:r>
         <w:r w:rsidRPr="000C7262">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="7D6DBD0E" w14:textId="6C96F593" w:rsidR="0095468B" w:rsidRDefault="0095468B" w:rsidP="00331ADF">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3756"/>
@@ -7963,264 +7423,264 @@
         <w:id w:val="961076149"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1794549548"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="197A19A1" w14:textId="21129864" w:rsidR="0095468B" w:rsidRDefault="0095468B" w:rsidP="000C7262">
+      <w:p w14:paraId="197A19A1" w14:textId="0BD04A37" w:rsidR="0095468B" w:rsidRDefault="0095468B" w:rsidP="000C7262">
         <w:pPr>
           <w:pStyle w:val="Noga"/>
           <w:spacing w:before="240"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="000C7262">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="000C7262">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="000C7262">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006E238D">
+        <w:r w:rsidR="00F81E2C">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>IV</w:t>
         </w:r>
         <w:r w:rsidRPr="000C7262">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="34720BB8" w14:textId="77777777" w:rsidR="0095468B" w:rsidRPr="00203C07" w:rsidRDefault="0095468B" w:rsidP="00623CE6">
     <w:pPr>
       <w:pStyle w:val="Noga"/>
       <w:spacing w:before="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1170471701"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="73229545" w14:textId="48CBEAFD" w:rsidR="0095468B" w:rsidRPr="003D7B3F" w:rsidRDefault="0095468B" w:rsidP="0069107F">
+      <w:p w14:paraId="73229545" w14:textId="77D002BC" w:rsidR="0095468B" w:rsidRPr="003D7B3F" w:rsidRDefault="0095468B" w:rsidP="0069107F">
         <w:pPr>
           <w:pStyle w:val="Noga"/>
           <w:spacing w:before="240"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="003D7B3F">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="003D7B3F">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="003D7B3F">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006E238D">
+        <w:r w:rsidR="00F81E2C">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>III</w:t>
         </w:r>
         <w:r w:rsidRPr="003D7B3F">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1353720061"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="61B12600" w14:textId="237A6A13" w:rsidR="0095468B" w:rsidRPr="00203C07" w:rsidRDefault="0095468B" w:rsidP="008817D5">
+      <w:p w14:paraId="61B12600" w14:textId="3D090416" w:rsidR="0095468B" w:rsidRPr="00203C07" w:rsidRDefault="0095468B" w:rsidP="008817D5">
         <w:pPr>
           <w:pStyle w:val="Noga"/>
           <w:spacing w:before="240"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00203C07">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00203C07">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00203C07">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006E238D">
+        <w:r w:rsidR="00F81E2C">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>VI</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r w:rsidRPr="00203C07">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-960878149"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="08EE3FD7" w14:textId="1886F2CF" w:rsidR="0095468B" w:rsidRPr="004A6B32" w:rsidRDefault="0095468B" w:rsidP="004A6B32">
+      <w:p w14:paraId="08EE3FD7" w14:textId="6102FCF5" w:rsidR="0095468B" w:rsidRPr="004A6B32" w:rsidRDefault="0095468B" w:rsidP="004A6B32">
         <w:pPr>
           <w:pStyle w:val="Noga"/>
           <w:spacing w:before="240"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="009354B8">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009354B8">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="009354B8">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="006E238D">
+        <w:r w:rsidR="00F81E2C">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidRPr="009354B8">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3F953498" w14:textId="77777777" w:rsidR="00BF562D" w:rsidRDefault="00BF562D" w:rsidP="001F2AC7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -8978,73 +8438,55 @@
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3F041452" w14:textId="77777777" w:rsidR="0095468B" w:rsidRPr="00617EE5" w:rsidRDefault="0095468B" w:rsidP="00617EE5">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1843542830"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="1750BE96" w14:textId="7A41E07F" w:rsidR="0095468B" w:rsidRDefault="0095468B">
+      <w:p w14:paraId="1750BE96" w14:textId="321BDA59" w:rsidR="0095468B" w:rsidRDefault="00373695">
         <w:pPr>
           <w:pStyle w:val="Glava"/>
           <w:jc w:val="center"/>
         </w:pPr>
-        <w:r>
-[...16 lines deleted...]
-        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0FAC3A7D" w14:textId="77777777" w:rsidR="0095468B" w:rsidRPr="00A24DE7" w:rsidRDefault="0095468B" w:rsidP="00A24DE7">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3B42EE76" w14:textId="3ABBFD2E" w:rsidR="0095468B" w:rsidRPr="00B82BE6" w:rsidRDefault="0095468B" w:rsidP="00B82BE6">
     <w:pPr>
       <w:pStyle w:val="Glava"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="355202E8" w14:textId="77777777" w:rsidR="0095468B" w:rsidRPr="00CC4529" w:rsidRDefault="0095468B" w:rsidP="009B1105">
     <w:pPr>
@@ -10259,59 +9701,58 @@
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="112"/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="907"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00870EC5"/>
     <w:rsid w:val="00033E10"/>
     <w:rsid w:val="00042144"/>
     <w:rsid w:val="00060D41"/>
     <w:rsid w:val="00071176"/>
     <w:rsid w:val="00095248"/>
     <w:rsid w:val="000B3132"/>
     <w:rsid w:val="000C05BB"/>
@@ -10370,106 +9811,109 @@
     <w:rsid w:val="00331ADF"/>
     <w:rsid w:val="00343264"/>
     <w:rsid w:val="00344BBC"/>
     <w:rsid w:val="003556CA"/>
     <w:rsid w:val="00362B46"/>
     <w:rsid w:val="00363DDE"/>
     <w:rsid w:val="00374900"/>
     <w:rsid w:val="0037520C"/>
     <w:rsid w:val="003A56BE"/>
     <w:rsid w:val="003B6BEE"/>
     <w:rsid w:val="003B6D92"/>
     <w:rsid w:val="003C08BF"/>
     <w:rsid w:val="003C3E76"/>
     <w:rsid w:val="003C5F84"/>
     <w:rsid w:val="003D6D18"/>
     <w:rsid w:val="003D7B3F"/>
     <w:rsid w:val="003D7D83"/>
     <w:rsid w:val="003F13F3"/>
     <w:rsid w:val="003F2654"/>
     <w:rsid w:val="00400BD3"/>
     <w:rsid w:val="00402C7B"/>
     <w:rsid w:val="0040306B"/>
     <w:rsid w:val="00422E4A"/>
     <w:rsid w:val="00436FC3"/>
     <w:rsid w:val="0046554D"/>
+    <w:rsid w:val="00482740"/>
     <w:rsid w:val="00486EF1"/>
     <w:rsid w:val="004960F3"/>
     <w:rsid w:val="004A6B32"/>
     <w:rsid w:val="004D18FF"/>
     <w:rsid w:val="004E3733"/>
     <w:rsid w:val="00524F0F"/>
     <w:rsid w:val="00532810"/>
     <w:rsid w:val="00536C15"/>
     <w:rsid w:val="00545D21"/>
     <w:rsid w:val="00561E2B"/>
     <w:rsid w:val="00561F0F"/>
     <w:rsid w:val="005623C7"/>
     <w:rsid w:val="0056251C"/>
     <w:rsid w:val="0057610F"/>
     <w:rsid w:val="0058628E"/>
     <w:rsid w:val="005930FC"/>
     <w:rsid w:val="00597850"/>
     <w:rsid w:val="005A0738"/>
     <w:rsid w:val="005B6E1C"/>
     <w:rsid w:val="005E61F0"/>
     <w:rsid w:val="00617EE5"/>
     <w:rsid w:val="00623CE6"/>
     <w:rsid w:val="006445CA"/>
     <w:rsid w:val="00672939"/>
     <w:rsid w:val="006870B3"/>
     <w:rsid w:val="00690AEA"/>
     <w:rsid w:val="0069107F"/>
     <w:rsid w:val="006B6E19"/>
     <w:rsid w:val="006E238D"/>
     <w:rsid w:val="006E3766"/>
     <w:rsid w:val="006E42A5"/>
     <w:rsid w:val="006E5010"/>
     <w:rsid w:val="006F14A3"/>
     <w:rsid w:val="006F1B4C"/>
     <w:rsid w:val="00702E24"/>
     <w:rsid w:val="00712685"/>
     <w:rsid w:val="007168B5"/>
+    <w:rsid w:val="00724587"/>
     <w:rsid w:val="00727487"/>
     <w:rsid w:val="00750834"/>
     <w:rsid w:val="00760345"/>
     <w:rsid w:val="00761ED7"/>
     <w:rsid w:val="007628ED"/>
     <w:rsid w:val="0078259B"/>
     <w:rsid w:val="0078589D"/>
     <w:rsid w:val="007918DF"/>
     <w:rsid w:val="007A412B"/>
     <w:rsid w:val="007A6018"/>
     <w:rsid w:val="007B07AB"/>
     <w:rsid w:val="007B10AF"/>
     <w:rsid w:val="007B4FED"/>
     <w:rsid w:val="007D09B4"/>
     <w:rsid w:val="007D55D9"/>
     <w:rsid w:val="007E229B"/>
     <w:rsid w:val="007E3E94"/>
     <w:rsid w:val="007F57C6"/>
     <w:rsid w:val="007F5CFB"/>
+    <w:rsid w:val="008033BF"/>
     <w:rsid w:val="00814D1E"/>
     <w:rsid w:val="00824B33"/>
     <w:rsid w:val="0082639D"/>
     <w:rsid w:val="008372E0"/>
     <w:rsid w:val="00843E44"/>
     <w:rsid w:val="00847892"/>
     <w:rsid w:val="00857363"/>
     <w:rsid w:val="008603D5"/>
     <w:rsid w:val="00860BAC"/>
     <w:rsid w:val="0086302D"/>
     <w:rsid w:val="00870EC5"/>
     <w:rsid w:val="00871746"/>
     <w:rsid w:val="00875A6A"/>
     <w:rsid w:val="008817D5"/>
     <w:rsid w:val="008932DC"/>
     <w:rsid w:val="008E09E7"/>
     <w:rsid w:val="008E0ABE"/>
     <w:rsid w:val="00905DE3"/>
     <w:rsid w:val="00914C77"/>
     <w:rsid w:val="009354B8"/>
     <w:rsid w:val="00941032"/>
     <w:rsid w:val="00950EC0"/>
     <w:rsid w:val="0095468B"/>
     <w:rsid w:val="00954824"/>
     <w:rsid w:val="00997CBC"/>
@@ -10550,77 +9994,79 @@
     <w:rsid w:val="00E0613B"/>
     <w:rsid w:val="00E1303F"/>
     <w:rsid w:val="00E16716"/>
     <w:rsid w:val="00E17D83"/>
     <w:rsid w:val="00E30866"/>
     <w:rsid w:val="00E328BF"/>
     <w:rsid w:val="00E4497C"/>
     <w:rsid w:val="00E4558C"/>
     <w:rsid w:val="00E5575A"/>
     <w:rsid w:val="00E56B9F"/>
     <w:rsid w:val="00E7664E"/>
     <w:rsid w:val="00E817A6"/>
     <w:rsid w:val="00EB03BF"/>
     <w:rsid w:val="00EB664A"/>
     <w:rsid w:val="00EB7599"/>
     <w:rsid w:val="00EE2543"/>
     <w:rsid w:val="00EF5B5A"/>
     <w:rsid w:val="00EF7E8E"/>
     <w:rsid w:val="00F00E54"/>
     <w:rsid w:val="00F01BF1"/>
     <w:rsid w:val="00F14271"/>
     <w:rsid w:val="00F20AAC"/>
     <w:rsid w:val="00F26010"/>
     <w:rsid w:val="00F308D4"/>
     <w:rsid w:val="00F44574"/>
+    <w:rsid w:val="00F56407"/>
     <w:rsid w:val="00F6043A"/>
     <w:rsid w:val="00F61738"/>
     <w:rsid w:val="00F636B7"/>
+    <w:rsid w:val="00F81E2C"/>
     <w:rsid w:val="00FA39E5"/>
     <w:rsid w:val="00FB0A0B"/>
     <w:rsid w:val="00FC2510"/>
     <w:rsid w:val="00FC789E"/>
     <w:rsid w:val="00FD0913"/>
     <w:rsid w:val="00FF695F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sl-SI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0189F171"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{077A036C-AB46-40B7-8DC1-B4109E717241}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sl-SI" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -11104,50 +10550,51 @@
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B82F72"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="1077" w:hanging="1077"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Privzetapisavaodstavka">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Navadnatabela">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Brezseznama">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelamrea">
     <w:name w:val="Table Grid"/>
@@ -13122,51 +12569,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Privzetapisavaodstavka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E1303F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umar.gov.si/fileadmin/user_upload/publikacije/dz/2010/dz08-10.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zalozba-unm.si/index.php/press/catalog/book/6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header15.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umar.gov.si/fileadmin/user_upload/publikacije/dz/2010/dz08-10.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zalozba-unm.si/index.php/press/catalog/book/6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -13398,87 +12845,395 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="9f8d25b3-81ac-463d-a114-3d668d80ec1d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101000B418A3FF83E84458E7795603B06F1F4" ma:contentTypeVersion="14" ma:contentTypeDescription="Ustvari nov dokument." ma:contentTypeScope="" ma:versionID="381c07d268b59128a72cbbb254b9599e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="9f8d25b3-81ac-463d-a114-3d668d80ec1d" xmlns:ns4="49c514a9-f5a9-4de8-bb1c-e49c24bb5e7d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2d8f4e32dd7a427f3c7ade87f8040af1" ns3:_="" ns4:_="">
+    <xsd:import namespace="9f8d25b3-81ac-463d-a114-3d668d80ec1d"/>
+    <xsd:import namespace="49c514a9-f5a9-4de8-bb1c-e49c24bb5e7d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f8d25b3-81ac-463d-a114-3d668d80ec1d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="10" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="20" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="49c514a9-f5a9-4de8-bb1c-e49c24bb5e7d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="V skupni rabi z" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="V skupni rabi s podrobnostmi" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="13" nillable="true" ma:displayName="Razprševanje namiga za skupno rabo" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Vrsta vsebine"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Naslov"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="Standard APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E5B55B7-DD1E-4016-A0AC-1391B28D32CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45AADDD4-FD91-45B7-B733-402D954697EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="9f8d25b3-81ac-463d-a114-3d668d80ec1d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="49c514a9-f5a9-4de8-bb1c-e49c24bb5e7d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84343170-B06D-4EAB-BAD0-193E8C3304F8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95847BB7-DD9C-4BB2-BCC7-649E160DD05D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9f8d25b3-81ac-463d-a114-3d668d80ec1d"/>
+    <ds:schemaRef ds:uri="49c514a9-f5a9-4de8-bb1c-e49c24bb5e7d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6058C4D-3905-4BCA-B1FF-5C899031B948}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>5554</Words>
-  <Characters>31659</Characters>
+  <Words>5580</Words>
+  <Characters>31808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>263</Lines>
+  <Lines>265</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SODOBNE TEHNOLOGIJE IN SISTEMI ZA PREHOD IZ INDUSTRIJE 4.0                       V INDUSTRIJO 5.0</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37139</CharactersWithSpaces>
+  <CharactersWithSpaces>37314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SODOBNE TEHNOLOGIJE IN SISTEMI ZA PREHOD IZ INDUSTRIJE 4.0                       V INDUSTRIJO 5.0</dc:title>
   <dc:subject/>
   <dc:creator>Knjiznica DM2</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101000B418A3FF83E84458E7795603B06F1F4</vt:lpwstr>
+  </property>
+</Properties>
+</file>